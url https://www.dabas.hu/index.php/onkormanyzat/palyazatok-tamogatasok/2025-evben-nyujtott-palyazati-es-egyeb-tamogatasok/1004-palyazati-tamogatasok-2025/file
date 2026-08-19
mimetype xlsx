--- v0 (2026-05-21)
+++ v1 (2026-08-19)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4D1B6D16-D398-4BD6-B3BD-02A7B6AA3A43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A583D9FA-1C8E-4DA5-AE34-E9BFE48C55DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="399" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="399" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pályázók" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <customWorkbookViews>
     <customWorkbookView name="polos - Egyéni látvány" guid="{FC229197-81A3-44F8-9386-53210EEA4C04}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1020" windowHeight="603" tabRatio="399" activeSheetId="2"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="183">
   <si>
     <t>Sor-szám</t>
   </si>
   <si>
     <t>nyilvántartásba vételi okirat száma</t>
   </si>
   <si>
     <t>irányító szám</t>
   </si>
   <si>
     <t>település neve</t>
   </si>
@@ -1500,277 +1500,277 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Munka2"/>
   <dimension ref="A1:X54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <pane xSplit="5" ySplit="6" topLeftCell="M7" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="5" ySplit="6" topLeftCell="U34" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="D18" sqref="D18"/>
+      <selection pane="bottomRight" activeCell="X37" sqref="X37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
-    <col min="2" max="2" width="16.42578125" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="13.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="57.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.81640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="9.81640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="19.1796875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="28.81640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="40.1796875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="13.1796875" style="1" customWidth="1"/>
     <col min="11" max="11" width="15" style="1" customWidth="1"/>
     <col min="12" max="12" width="30" style="1" customWidth="1"/>
-    <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="18" max="21" width="11.140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.1796875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="11.453125" style="1" customWidth="1"/>
+    <col min="15" max="15" width="9.54296875" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="9.1796875" style="1"/>
+    <col min="18" max="21" width="11.1796875" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="23" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:24" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="33" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="39" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="33" t="s">
         <v>12</v>
       </c>
       <c r="E1" s="34" t="s">
         <v>22</v>
       </c>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
       <c r="L1" s="36"/>
       <c r="M1" s="32" t="s">
         <v>26</v>
       </c>
       <c r="N1" s="32"/>
       <c r="O1" s="32" t="s">
         <v>11</v>
       </c>
       <c r="P1" s="33" t="s">
         <v>18</v>
       </c>
       <c r="Q1" s="57" t="s">
         <v>13</v>
       </c>
       <c r="R1" s="62" t="s">
         <v>23</v>
       </c>
       <c r="S1" s="63"/>
       <c r="T1" s="53" t="s">
         <v>15</v>
       </c>
       <c r="U1" s="54"/>
       <c r="V1" s="55"/>
       <c r="W1" s="55"/>
       <c r="X1" s="56"/>
     </row>
-    <row r="2" spans="1:24" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="32"/>
       <c r="B2" s="37"/>
       <c r="C2" s="40"/>
       <c r="D2" s="37"/>
       <c r="E2" s="32" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="33" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="33" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="33" t="s">
         <v>4</v>
       </c>
       <c r="I2" s="44" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="45"/>
       <c r="K2" s="48" t="s">
         <v>9</v>
       </c>
       <c r="L2" s="49"/>
       <c r="M2" s="32"/>
       <c r="N2" s="32"/>
       <c r="O2" s="32"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="58"/>
       <c r="R2" s="61" t="s">
         <v>25</v>
       </c>
       <c r="S2" s="61"/>
       <c r="T2" s="52" t="s">
         <v>19</v>
       </c>
       <c r="U2" s="52"/>
       <c r="V2" s="60" t="s">
         <v>16</v>
       </c>
       <c r="W2" s="52" t="s">
         <v>24</v>
       </c>
       <c r="X2" s="52"/>
     </row>
-    <row r="3" spans="1:24" s="3" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" s="3" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="32"/>
       <c r="B3" s="37"/>
       <c r="C3" s="40"/>
       <c r="D3" s="37"/>
       <c r="E3" s="32"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="46"/>
       <c r="J3" s="47"/>
       <c r="K3" s="50"/>
       <c r="L3" s="51"/>
       <c r="M3" s="32"/>
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="58"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="52"/>
       <c r="U3" s="52"/>
       <c r="V3" s="42"/>
       <c r="W3" s="52"/>
       <c r="X3" s="52"/>
     </row>
-    <row r="4" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="32"/>
       <c r="B4" s="37"/>
       <c r="C4" s="40"/>
       <c r="D4" s="37"/>
       <c r="E4" s="32"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="33" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="33" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="33" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="33" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="32"/>
       <c r="N4" s="32"/>
       <c r="O4" s="32"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="61"/>
       <c r="S4" s="61"/>
       <c r="T4" s="52"/>
       <c r="U4" s="52"/>
       <c r="V4" s="42"/>
       <c r="W4" s="52"/>
       <c r="X4" s="52"/>
     </row>
-    <row r="5" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="32"/>
       <c r="B5" s="38"/>
       <c r="C5" s="41"/>
       <c r="D5" s="38"/>
       <c r="E5" s="32"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="38"/>
       <c r="M5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="O5" s="32"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="59"/>
       <c r="R5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="V5" s="42"/>
       <c r="W5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="33"/>
       <c r="B6" s="8">
         <v>1</v>
       </c>
       <c r="C6" s="9">
         <v>2</v>
       </c>
       <c r="D6" s="8">
         <v>3</v>
       </c>
       <c r="E6" s="8">
         <v>4</v>
       </c>
       <c r="F6" s="8">
         <v>5</v>
       </c>
       <c r="G6" s="8">
         <v>6</v>
       </c>
       <c r="H6" s="8">
         <v>7</v>
       </c>
       <c r="I6" s="8">
         <v>8</v>
       </c>
@@ -1798,51 +1798,51 @@
       <c r="Q6" s="10">
         <v>16</v>
       </c>
       <c r="R6" s="11">
         <v>17</v>
       </c>
       <c r="S6" s="11">
         <v>18</v>
       </c>
       <c r="T6" s="12">
         <v>19</v>
       </c>
       <c r="U6" s="12">
         <v>20</v>
       </c>
       <c r="V6" s="12">
         <v>21</v>
       </c>
       <c r="W6" s="12">
         <v>22</v>
       </c>
       <c r="X6" s="12">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:24" s="7" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" s="7" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="14">
         <v>1</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="13">
         <v>1204</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13"/>
@@ -1862,51 +1862,51 @@
         <v>45687</v>
       </c>
       <c r="Q7" s="13"/>
       <c r="R7" s="13">
         <v>5000</v>
       </c>
       <c r="S7" s="13">
         <v>5000</v>
       </c>
       <c r="T7" s="13">
         <v>5000</v>
       </c>
       <c r="U7" s="13">
         <v>5000</v>
       </c>
       <c r="V7" s="15">
         <v>45974</v>
       </c>
       <c r="W7" s="13">
         <v>5000</v>
       </c>
       <c r="X7" s="13">
         <v>5000</v>
       </c>
     </row>
-    <row r="8" spans="1:24" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="14">
         <v>2</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>172</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="F8" s="13">
         <v>2370</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="13"/>
@@ -1926,51 +1926,51 @@
         <v>45716</v>
       </c>
       <c r="Q8" s="13"/>
       <c r="R8" s="13">
         <v>4000</v>
       </c>
       <c r="S8" s="13">
         <v>4000</v>
       </c>
       <c r="T8" s="13">
         <v>4000</v>
       </c>
       <c r="U8" s="13">
         <v>4000</v>
       </c>
       <c r="V8" s="15">
         <v>46142</v>
       </c>
       <c r="W8" s="13">
         <v>4000</v>
       </c>
       <c r="X8" s="13">
         <v>4000</v>
       </c>
     </row>
-    <row r="9" spans="1:24" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" ht="26.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14">
         <v>3</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>134</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>133</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="22">
         <v>2370</v>
       </c>
       <c r="G9" s="22" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="22" t="s">
         <v>49</v>
       </c>
       <c r="I9" s="13"/>
@@ -1990,51 +1990,51 @@
         <v>45714</v>
       </c>
       <c r="Q9" s="13"/>
       <c r="R9" s="22">
         <v>37244</v>
       </c>
       <c r="S9" s="22">
         <v>37244</v>
       </c>
       <c r="T9" s="22">
         <v>37244</v>
       </c>
       <c r="U9" s="22">
         <v>37244</v>
       </c>
       <c r="V9" s="15">
         <v>45974</v>
       </c>
       <c r="W9" s="22">
         <v>37244</v>
       </c>
       <c r="X9" s="22">
         <v>37244</v>
       </c>
     </row>
-    <row r="10" spans="1:24" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14">
         <v>4</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D10" s="20" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="13">
         <v>2370</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I10" s="13"/>
@@ -2054,51 +2054,51 @@
         <v>45729</v>
       </c>
       <c r="Q10" s="13"/>
       <c r="R10" s="13">
         <v>1000</v>
       </c>
       <c r="S10" s="13">
         <v>1000</v>
       </c>
       <c r="T10" s="13">
         <v>1000</v>
       </c>
       <c r="U10" s="13">
         <v>1000</v>
       </c>
       <c r="V10" s="15">
         <v>46142</v>
       </c>
       <c r="W10" s="13">
         <v>1000</v>
       </c>
       <c r="X10" s="13">
         <v>1000</v>
       </c>
     </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A11" s="14">
         <v>5</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="13">
         <v>2370</v>
       </c>
       <c r="G11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I11" s="13"/>
@@ -2118,51 +2118,51 @@
         <v>45730</v>
       </c>
       <c r="Q11" s="13"/>
       <c r="R11" s="13">
         <v>1400</v>
       </c>
       <c r="S11" s="13">
         <v>1400</v>
       </c>
       <c r="T11" s="13">
         <v>1400</v>
       </c>
       <c r="U11" s="13">
         <v>1400</v>
       </c>
       <c r="V11" s="15">
         <v>46142</v>
       </c>
       <c r="W11" s="13">
         <v>1400</v>
       </c>
       <c r="X11" s="13">
         <v>1400</v>
       </c>
     </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="14">
         <v>6</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>182</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="13">
         <v>525100</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I12" s="13"/>
@@ -2182,51 +2182,51 @@
         <v>45740</v>
       </c>
       <c r="Q12" s="16"/>
       <c r="R12" s="13">
         <v>5500</v>
       </c>
       <c r="S12" s="13">
         <v>5500</v>
       </c>
       <c r="T12" s="13">
         <v>5500</v>
       </c>
       <c r="U12" s="13">
         <v>5500</v>
       </c>
       <c r="V12" s="15">
         <v>46142</v>
       </c>
       <c r="W12" s="13">
         <v>5500</v>
       </c>
       <c r="X12" s="13">
         <v>5500</v>
       </c>
     </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A13" s="14">
         <v>7</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="13">
         <v>2370</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="17" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="13"/>
@@ -2246,51 +2246,51 @@
         <v>45742</v>
       </c>
       <c r="Q13" s="16"/>
       <c r="R13" s="13">
         <v>38000</v>
       </c>
       <c r="S13" s="13">
         <v>38000</v>
       </c>
       <c r="T13" s="13">
         <v>38000</v>
       </c>
       <c r="U13" s="13">
         <v>38000</v>
       </c>
       <c r="V13" s="15">
         <v>46142</v>
       </c>
       <c r="W13" s="13">
         <v>38000</v>
       </c>
       <c r="X13" s="13">
         <v>38000</v>
       </c>
     </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="14">
         <v>8</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="F14" s="13">
         <v>2370</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I14" s="13"/>
@@ -2310,51 +2310,51 @@
         <v>45742</v>
       </c>
       <c r="Q14" s="16"/>
       <c r="R14" s="13">
         <v>3600</v>
       </c>
       <c r="S14" s="13">
         <v>3600</v>
       </c>
       <c r="T14" s="13">
         <v>3600</v>
       </c>
       <c r="U14" s="13">
         <v>3600</v>
       </c>
       <c r="V14" s="15">
         <v>46142</v>
       </c>
       <c r="W14" s="13">
         <v>3600</v>
       </c>
       <c r="X14" s="13">
         <v>3600</v>
       </c>
     </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="14">
         <v>9</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="13">
         <v>2371</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I15" s="13"/>
@@ -2374,51 +2374,51 @@
         <v>45742</v>
       </c>
       <c r="Q15" s="16"/>
       <c r="R15" s="13">
         <v>32500</v>
       </c>
       <c r="S15" s="13">
         <v>32500</v>
       </c>
       <c r="T15" s="13">
         <v>32500</v>
       </c>
       <c r="U15" s="13">
         <v>32500</v>
       </c>
       <c r="V15" s="15">
         <v>46142</v>
       </c>
       <c r="W15" s="13">
         <v>32500</v>
       </c>
       <c r="X15" s="13">
         <v>32500</v>
       </c>
     </row>
-    <row r="16" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" ht="26" x14ac:dyDescent="0.25">
       <c r="A16" s="14">
         <v>10</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="13">
         <v>2377</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>34</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I16" s="13"/>
@@ -2438,51 +2438,51 @@
         <v>45742</v>
       </c>
       <c r="Q16" s="16"/>
       <c r="R16" s="13">
         <v>50</v>
       </c>
       <c r="S16" s="13">
         <v>50</v>
       </c>
       <c r="T16" s="13">
         <v>50</v>
       </c>
       <c r="U16" s="13">
         <v>50</v>
       </c>
       <c r="V16" s="15">
         <v>46078</v>
       </c>
       <c r="W16" s="13">
         <v>50</v>
       </c>
       <c r="X16" s="13">
         <v>50</v>
       </c>
     </row>
-    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="14">
         <v>11</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="13" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="13">
         <v>2373</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I17" s="13"/>
@@ -2502,51 +2502,51 @@
         <v>45743</v>
       </c>
       <c r="Q17" s="16"/>
       <c r="R17" s="13">
         <v>150</v>
       </c>
       <c r="S17" s="13">
         <v>150</v>
       </c>
       <c r="T17" s="13">
         <v>150</v>
       </c>
       <c r="U17" s="13">
         <v>150</v>
       </c>
       <c r="V17" s="15">
         <v>45848</v>
       </c>
       <c r="W17" s="13">
         <v>150</v>
       </c>
       <c r="X17" s="13">
         <v>150</v>
       </c>
     </row>
-    <row r="18" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" ht="26" x14ac:dyDescent="0.25">
       <c r="A18" s="14">
         <v>12</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>117</v>
       </c>
       <c r="F18" s="13">
         <v>2370</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I18" s="13"/>
@@ -2566,51 +2566,51 @@
         <v>45751</v>
       </c>
       <c r="Q18" s="16"/>
       <c r="R18" s="13">
         <v>2854</v>
       </c>
       <c r="S18" s="13">
         <v>2854</v>
       </c>
       <c r="T18" s="13">
         <v>2854</v>
       </c>
       <c r="U18" s="13">
         <v>2854</v>
       </c>
       <c r="V18" s="15">
         <v>46142</v>
       </c>
       <c r="W18" s="13">
         <v>2854</v>
       </c>
       <c r="X18" s="13">
         <v>2854</v>
       </c>
     </row>
-    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="14">
         <v>13</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>109</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>110</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>81</v>
       </c>
       <c r="F19" s="13">
         <v>2370</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I19" s="13"/>
@@ -2630,51 +2630,51 @@
         <v>45756</v>
       </c>
       <c r="Q19" s="16"/>
       <c r="R19" s="13">
         <v>900</v>
       </c>
       <c r="S19" s="13">
         <v>900</v>
       </c>
       <c r="T19" s="13">
         <v>900</v>
       </c>
       <c r="U19" s="13">
         <v>900</v>
       </c>
       <c r="V19" s="15">
         <v>46142</v>
       </c>
       <c r="W19" s="13">
         <v>900</v>
       </c>
       <c r="X19" s="13">
         <v>900</v>
       </c>
     </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="14">
         <v>14</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>108</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="13">
         <v>2370</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I20" s="13"/>
@@ -2694,51 +2694,51 @@
         <v>45756</v>
       </c>
       <c r="Q20" s="16"/>
       <c r="R20" s="13">
         <v>900</v>
       </c>
       <c r="S20" s="13">
         <v>900</v>
       </c>
       <c r="T20" s="13">
         <v>900</v>
       </c>
       <c r="U20" s="13">
         <v>900</v>
       </c>
       <c r="V20" s="15">
         <v>46142</v>
       </c>
       <c r="W20" s="13">
         <v>900</v>
       </c>
       <c r="X20" s="13">
         <v>900</v>
       </c>
     </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="14">
         <v>15</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>96</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>97</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="13">
         <v>2371</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I21" s="13"/>
@@ -2758,51 +2758,51 @@
         <v>45756</v>
       </c>
       <c r="Q21" s="16"/>
       <c r="R21" s="13">
         <v>900</v>
       </c>
       <c r="S21" s="13">
         <v>900</v>
       </c>
       <c r="T21" s="13">
         <v>900</v>
       </c>
       <c r="U21" s="13">
         <v>900</v>
       </c>
       <c r="V21" s="15">
         <v>46142</v>
       </c>
       <c r="W21" s="13">
         <v>900</v>
       </c>
       <c r="X21" s="13">
         <v>900</v>
       </c>
     </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="14">
         <v>16</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="13">
         <v>2370</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I22" s="13"/>
@@ -2822,51 +2822,51 @@
         <v>45777</v>
       </c>
       <c r="Q22" s="16"/>
       <c r="R22" s="13">
         <v>110</v>
       </c>
       <c r="S22" s="13">
         <v>110</v>
       </c>
       <c r="T22" s="13">
         <v>110</v>
       </c>
       <c r="U22" s="13">
         <v>110</v>
       </c>
       <c r="V22" s="15">
         <v>45974</v>
       </c>
       <c r="W22" s="13">
         <v>110</v>
       </c>
       <c r="X22" s="13">
         <v>110</v>
       </c>
     </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="14">
         <v>17</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>93</v>
       </c>
       <c r="E23" s="13" t="s">
         <v>94</v>
       </c>
       <c r="F23" s="13">
         <v>2371</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I23" s="13"/>
@@ -2886,51 +2886,51 @@
         <v>45782</v>
       </c>
       <c r="Q23" s="16"/>
       <c r="R23" s="13">
         <v>200</v>
       </c>
       <c r="S23" s="13">
         <v>200</v>
       </c>
       <c r="T23" s="13">
         <v>200</v>
       </c>
       <c r="U23" s="13">
         <v>200</v>
       </c>
       <c r="V23" s="15">
         <v>46142</v>
       </c>
       <c r="W23" s="13">
         <v>200</v>
       </c>
       <c r="X23" s="13">
         <v>200</v>
       </c>
     </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="14">
         <v>18</v>
       </c>
       <c r="B24" s="14" t="s">
         <v>90</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="13" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="13">
         <v>2370</v>
       </c>
       <c r="G24" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I24" s="13"/>
@@ -2950,51 +2950,51 @@
         <v>45783</v>
       </c>
       <c r="Q24" s="16"/>
       <c r="R24" s="13">
         <v>1500</v>
       </c>
       <c r="S24" s="13">
         <v>1500</v>
       </c>
       <c r="T24" s="13">
         <v>1500</v>
       </c>
       <c r="U24" s="13">
         <v>1500</v>
       </c>
       <c r="V24" s="15">
         <v>46142</v>
       </c>
       <c r="W24" s="13">
         <v>1500</v>
       </c>
       <c r="X24" s="13">
         <v>1500</v>
       </c>
     </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="14">
         <v>19</v>
       </c>
       <c r="B25" s="14" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>104</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>105</v>
       </c>
       <c r="F25" s="13">
         <v>2370</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I25" s="13"/>
@@ -3014,51 +3014,51 @@
         <v>45797</v>
       </c>
       <c r="Q25" s="16"/>
       <c r="R25" s="13">
         <v>100</v>
       </c>
       <c r="S25" s="13">
         <v>100</v>
       </c>
       <c r="T25" s="13">
         <v>100</v>
       </c>
       <c r="U25" s="13">
         <v>100</v>
       </c>
       <c r="V25" s="15">
         <v>46142</v>
       </c>
       <c r="W25" s="13">
         <v>100</v>
       </c>
       <c r="X25" s="13">
         <v>100</v>
       </c>
     </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="14">
         <v>20</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>99</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="13">
         <v>2371</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I26" s="13"/>
@@ -3078,51 +3078,51 @@
         <v>45807</v>
       </c>
       <c r="Q26" s="16"/>
       <c r="R26" s="13">
         <v>5000</v>
       </c>
       <c r="S26" s="13">
         <v>5000</v>
       </c>
       <c r="T26" s="13">
         <v>5000</v>
       </c>
       <c r="U26" s="13">
         <v>5000</v>
       </c>
       <c r="V26" s="15">
         <v>46142</v>
       </c>
       <c r="W26" s="13">
         <v>5000</v>
       </c>
       <c r="X26" s="13">
         <v>5000</v>
       </c>
     </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="14">
         <v>21</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>69</v>
       </c>
       <c r="F27" s="13">
         <v>2373</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I27" s="13"/>
@@ -3142,51 +3142,51 @@
         <v>45819</v>
       </c>
       <c r="Q27" s="16"/>
       <c r="R27" s="13">
         <v>65</v>
       </c>
       <c r="S27" s="13">
         <v>65</v>
       </c>
       <c r="T27" s="13">
         <v>65</v>
       </c>
       <c r="U27" s="13">
         <v>65</v>
       </c>
       <c r="V27" s="15">
         <v>46078</v>
       </c>
       <c r="W27" s="13">
         <v>65</v>
       </c>
       <c r="X27" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="28" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="14">
         <v>22</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>68</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>72</v>
       </c>
       <c r="F28" s="13">
         <v>2373</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I28" s="13"/>
@@ -3206,51 +3206,51 @@
         <v>45819</v>
       </c>
       <c r="Q28" s="16"/>
       <c r="R28" s="13">
         <v>65</v>
       </c>
       <c r="S28" s="13">
         <v>65</v>
       </c>
       <c r="T28" s="13">
         <v>65</v>
       </c>
       <c r="U28" s="13">
         <v>65</v>
       </c>
       <c r="V28" s="15">
         <v>46078</v>
       </c>
       <c r="W28" s="13">
         <v>65</v>
       </c>
       <c r="X28" s="13">
         <v>65</v>
       </c>
     </row>
-    <row r="29" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" ht="26" x14ac:dyDescent="0.25">
       <c r="A29" s="14">
         <v>23</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>74</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>68</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>75</v>
       </c>
       <c r="F29" s="13">
         <v>2370</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="13"/>
@@ -3270,51 +3270,51 @@
         <v>45819</v>
       </c>
       <c r="Q29" s="16"/>
       <c r="R29" s="13">
         <v>100</v>
       </c>
       <c r="S29" s="13">
         <v>100</v>
       </c>
       <c r="T29" s="13">
         <v>100</v>
       </c>
       <c r="U29" s="13">
         <v>100</v>
       </c>
       <c r="V29" s="15">
         <v>46078</v>
       </c>
       <c r="W29" s="13">
         <v>100</v>
       </c>
       <c r="X29" s="13">
         <v>100</v>
       </c>
     </row>
-    <row r="30" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="14">
         <v>24</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>78</v>
       </c>
       <c r="F30" s="13">
         <v>2371</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I30" s="13"/>
@@ -3334,51 +3334,51 @@
         <v>45819</v>
       </c>
       <c r="Q30" s="16"/>
       <c r="R30" s="13">
         <v>35</v>
       </c>
       <c r="S30" s="13">
         <v>35</v>
       </c>
       <c r="T30" s="13">
         <v>35</v>
       </c>
       <c r="U30" s="13">
         <v>35</v>
       </c>
       <c r="V30" s="15">
         <v>46078</v>
       </c>
       <c r="W30" s="13">
         <v>35</v>
       </c>
       <c r="X30" s="13">
         <v>35</v>
       </c>
     </row>
-    <row r="31" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="14">
         <v>25</v>
       </c>
       <c r="B31" s="14" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>68</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>81</v>
       </c>
       <c r="F31" s="13">
         <v>2370</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I31" s="13"/>
@@ -3398,51 +3398,51 @@
         <v>45819</v>
       </c>
       <c r="Q31" s="16"/>
       <c r="R31" s="13">
         <v>40</v>
       </c>
       <c r="S31" s="13">
         <v>40</v>
       </c>
       <c r="T31" s="13">
         <v>40</v>
       </c>
       <c r="U31" s="13">
         <v>40</v>
       </c>
       <c r="V31" s="15">
         <v>46078</v>
       </c>
       <c r="W31" s="13">
         <v>40</v>
       </c>
       <c r="X31" s="13">
         <v>40</v>
       </c>
     </row>
-    <row r="32" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:24" ht="26" x14ac:dyDescent="0.25">
       <c r="A32" s="14">
         <v>26</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>68</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>112</v>
       </c>
       <c r="F32" s="13">
         <v>2370</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I32" s="13"/>
@@ -3462,51 +3462,51 @@
         <v>45819</v>
       </c>
       <c r="Q32" s="16"/>
       <c r="R32" s="13">
         <v>100</v>
       </c>
       <c r="S32" s="13">
         <v>100</v>
       </c>
       <c r="T32" s="13">
         <v>100</v>
       </c>
       <c r="U32" s="13">
         <v>100</v>
       </c>
       <c r="V32" s="15">
         <v>46078</v>
       </c>
       <c r="W32" s="13">
         <v>100</v>
       </c>
       <c r="X32" s="13">
         <v>100</v>
       </c>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="14">
         <v>27</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>68</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>84</v>
       </c>
       <c r="F33" s="13">
         <v>2370</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I33" s="13"/>
@@ -3526,51 +3526,51 @@
         <v>45819</v>
       </c>
       <c r="Q33" s="16"/>
       <c r="R33" s="13">
         <v>40</v>
       </c>
       <c r="S33" s="13">
         <v>40</v>
       </c>
       <c r="T33" s="13">
         <v>40</v>
       </c>
       <c r="U33" s="13">
         <v>40</v>
       </c>
       <c r="V33" s="15">
         <v>46078</v>
       </c>
       <c r="W33" s="13">
         <v>40</v>
       </c>
       <c r="X33" s="13">
         <v>40</v>
       </c>
     </row>
-    <row r="34" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14">
         <v>28</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>115</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>100</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>75</v>
       </c>
       <c r="F34" s="13">
         <v>2370</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="13"/>
@@ -3580,105 +3580,115 @@
       <c r="M34" s="13">
         <v>1000</v>
       </c>
       <c r="N34" s="13">
         <v>1000</v>
       </c>
       <c r="O34" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P34" s="16">
         <v>45853</v>
       </c>
       <c r="Q34" s="16"/>
       <c r="R34" s="13">
         <v>1000</v>
       </c>
       <c r="S34" s="13">
         <v>1000</v>
       </c>
       <c r="T34" s="13"/>
       <c r="U34" s="13"/>
       <c r="V34" s="15"/>
       <c r="W34" s="13"/>
       <c r="X34" s="13"/>
     </row>
-    <row r="35" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="14">
         <v>29</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>120</v>
       </c>
       <c r="C35" s="14" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>121</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="13">
         <v>2370</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="19"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13">
         <v>100</v>
       </c>
       <c r="N35" s="13">
         <v>100</v>
       </c>
       <c r="O35" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P35" s="16">
         <v>45925</v>
       </c>
       <c r="Q35" s="16"/>
       <c r="R35" s="13">
         <v>100</v>
       </c>
       <c r="S35" s="13">
         <v>100</v>
       </c>
-      <c r="T35" s="13"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T35" s="13">
+        <v>100</v>
+      </c>
+      <c r="U35" s="13">
+        <v>100</v>
+      </c>
+      <c r="V35" s="15">
+        <v>46170</v>
+      </c>
+      <c r="W35" s="13">
+        <v>100</v>
+      </c>
+      <c r="X35" s="13">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="14">
         <v>30</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>122</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>123</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>124</v>
       </c>
       <c r="F36" s="13">
         <v>2370</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I36" s="13"/>
@@ -3698,51 +3708,51 @@
         <v>45940</v>
       </c>
       <c r="Q36" s="16"/>
       <c r="R36" s="13">
         <v>200</v>
       </c>
       <c r="S36" s="13">
         <v>200</v>
       </c>
       <c r="T36" s="13">
         <v>200</v>
       </c>
       <c r="U36" s="13">
         <v>200</v>
       </c>
       <c r="V36" s="15">
         <v>46142</v>
       </c>
       <c r="W36" s="13">
         <v>200</v>
       </c>
       <c r="X36" s="13">
         <v>200</v>
       </c>
     </row>
-    <row r="37" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="14">
         <v>31</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>129</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>127</v>
       </c>
       <c r="F37" s="13">
         <v>2370</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I37" s="13"/>
@@ -3752,51 +3762,51 @@
       <c r="M37" s="13">
         <v>200</v>
       </c>
       <c r="N37" s="13">
         <v>200</v>
       </c>
       <c r="O37" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P37" s="16">
         <v>45987</v>
       </c>
       <c r="Q37" s="16"/>
       <c r="R37" s="13">
         <v>200</v>
       </c>
       <c r="S37" s="13">
         <v>200</v>
       </c>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="15"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
     </row>
-    <row r="38" spans="1:24" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="14">
         <v>32</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>130</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>131</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>112</v>
       </c>
       <c r="F38" s="13">
         <v>2370</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I38" s="13"/>
@@ -3806,51 +3816,51 @@
       <c r="M38" s="13">
         <v>200</v>
       </c>
       <c r="N38" s="13">
         <v>200</v>
       </c>
       <c r="O38" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P38" s="15">
         <v>45987</v>
       </c>
       <c r="Q38" s="13"/>
       <c r="R38" s="13">
         <v>200</v>
       </c>
       <c r="S38" s="13">
         <v>200</v>
       </c>
       <c r="T38" s="13"/>
       <c r="U38" s="13"/>
       <c r="V38" s="15"/>
       <c r="W38" s="13"/>
       <c r="X38" s="13"/>
     </row>
-    <row r="39" spans="1:24" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:24" ht="26.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A39" s="24">
         <v>33</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>135</v>
       </c>
       <c r="C39" s="29" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>136</v>
       </c>
       <c r="E39" s="31" t="s">
         <v>137</v>
       </c>
       <c r="F39" s="25">
         <v>2370</v>
       </c>
       <c r="G39" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="25" t="s">
         <v>138</v>
       </c>
       <c r="I39" s="25"/>
@@ -3860,51 +3870,51 @@
       <c r="M39" s="25">
         <v>200</v>
       </c>
       <c r="N39" s="25">
         <v>200</v>
       </c>
       <c r="O39" s="24" t="s">
         <v>28</v>
       </c>
       <c r="P39" s="27">
         <v>45999</v>
       </c>
       <c r="Q39" s="27"/>
       <c r="R39" s="25">
         <v>200</v>
       </c>
       <c r="S39" s="25">
         <v>200</v>
       </c>
       <c r="T39" s="25"/>
       <c r="U39" s="25"/>
       <c r="V39" s="15"/>
       <c r="W39" s="25"/>
       <c r="X39" s="25"/>
     </row>
-    <row r="40" spans="1:24" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:24" ht="26.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="24">
         <v>34</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>139</v>
       </c>
       <c r="C40" s="29" t="s">
         <v>29</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>136</v>
       </c>
       <c r="E40" s="31" t="s">
         <v>33</v>
       </c>
       <c r="F40" s="25">
         <v>2370</v>
       </c>
       <c r="G40" s="25" t="s">
         <v>34</v>
       </c>
       <c r="H40" s="25" t="s">
         <v>140</v>
       </c>
       <c r="I40" s="25"/>
@@ -3914,51 +3924,51 @@
       <c r="M40" s="25">
         <v>130</v>
       </c>
       <c r="N40" s="25">
         <v>130</v>
       </c>
       <c r="O40" s="24" t="s">
         <v>28</v>
       </c>
       <c r="P40" s="27">
         <v>45999</v>
       </c>
       <c r="Q40" s="27"/>
       <c r="R40" s="25">
         <v>100</v>
       </c>
       <c r="S40" s="25">
         <v>100</v>
       </c>
       <c r="T40" s="25"/>
       <c r="U40" s="25"/>
       <c r="V40" s="15"/>
       <c r="W40" s="25"/>
       <c r="X40" s="25"/>
     </row>
-    <row r="41" spans="1:24" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="14">
         <v>35</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>141</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>142</v>
       </c>
       <c r="E41" s="13" t="s">
         <v>143</v>
       </c>
       <c r="F41" s="13">
         <v>1191</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>42</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>144</v>
       </c>
       <c r="I41" s="13"/>
@@ -3978,51 +3988,51 @@
         <v>45701</v>
       </c>
       <c r="Q41" s="13"/>
       <c r="R41" s="13">
         <v>100</v>
       </c>
       <c r="S41" s="13">
         <v>100</v>
       </c>
       <c r="T41" s="13">
         <v>100</v>
       </c>
       <c r="U41" s="13">
         <v>100</v>
       </c>
       <c r="V41" s="15">
         <v>46142</v>
       </c>
       <c r="W41" s="13">
         <v>100</v>
       </c>
       <c r="X41" s="13">
         <v>100</v>
       </c>
     </row>
-    <row r="42" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24">
         <v>36</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>145</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>114</v>
       </c>
       <c r="D42" s="28" t="s">
         <v>146</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>147</v>
       </c>
       <c r="F42" s="25">
         <v>2351</v>
       </c>
       <c r="G42" s="25" t="s">
         <v>148</v>
       </c>
       <c r="H42" s="25" t="s">
         <v>149</v>
       </c>
       <c r="I42" s="25"/>
@@ -4042,51 +4052,51 @@
         <v>45264</v>
       </c>
       <c r="Q42" s="27"/>
       <c r="R42" s="25">
         <v>1800</v>
       </c>
       <c r="S42" s="25">
         <v>1800</v>
       </c>
       <c r="T42" s="25">
         <v>1800</v>
       </c>
       <c r="U42" s="25">
         <v>1800</v>
       </c>
       <c r="V42" s="15">
         <v>46142</v>
       </c>
       <c r="W42" s="25">
         <v>1800</v>
       </c>
       <c r="X42" s="25">
         <v>1800</v>
       </c>
     </row>
-    <row r="43" spans="1:24" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="14">
         <v>37</v>
       </c>
       <c r="B43" s="21" t="s">
         <v>150</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D43" s="22" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="22" t="s">
         <v>48</v>
       </c>
       <c r="F43" s="22">
         <v>2370</v>
       </c>
       <c r="G43" s="22" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="22" t="s">
         <v>49</v>
       </c>
       <c r="I43" s="13"/>
@@ -4106,51 +4116,51 @@
         <v>45940</v>
       </c>
       <c r="Q43" s="13"/>
       <c r="R43" s="22">
         <v>7000</v>
       </c>
       <c r="S43" s="22">
         <v>7000</v>
       </c>
       <c r="T43" s="22">
         <v>7000</v>
       </c>
       <c r="U43" s="22">
         <v>7000</v>
       </c>
       <c r="V43" s="15">
         <v>46142</v>
       </c>
       <c r="W43" s="22">
         <v>7000</v>
       </c>
       <c r="X43" s="22">
         <v>7000</v>
       </c>
     </row>
-    <row r="44" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A44" s="24">
         <v>38</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>152</v>
       </c>
       <c r="C44" s="29" t="s">
         <v>114</v>
       </c>
       <c r="D44" s="17" t="s">
         <v>151</v>
       </c>
       <c r="E44" s="30" t="s">
         <v>48</v>
       </c>
       <c r="F44" s="22">
         <v>2370</v>
       </c>
       <c r="G44" s="22" t="s">
         <v>27</v>
       </c>
       <c r="H44" s="22" t="s">
         <v>49</v>
       </c>
       <c r="I44" s="25"/>
@@ -4170,51 +4180,51 @@
         <v>46000</v>
       </c>
       <c r="Q44" s="27"/>
       <c r="R44" s="25">
         <v>471</v>
       </c>
       <c r="S44" s="25">
         <v>471</v>
       </c>
       <c r="T44" s="25">
         <v>471</v>
       </c>
       <c r="U44" s="25">
         <v>471</v>
       </c>
       <c r="V44" s="15">
         <v>46142</v>
       </c>
       <c r="W44" s="25">
         <v>471</v>
       </c>
       <c r="X44" s="25">
         <v>471</v>
       </c>
     </row>
-    <row r="45" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A45" s="24">
         <v>39</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>153</v>
       </c>
       <c r="C45" s="29" t="s">
         <v>114</v>
       </c>
       <c r="D45" s="17" t="s">
         <v>133</v>
       </c>
       <c r="E45" s="30" t="s">
         <v>48</v>
       </c>
       <c r="F45" s="22">
         <v>2370</v>
       </c>
       <c r="G45" s="22" t="s">
         <v>27</v>
       </c>
       <c r="H45" s="22" t="s">
         <v>49</v>
       </c>
       <c r="I45" s="25"/>
@@ -4234,51 +4244,51 @@
         <v>45988</v>
       </c>
       <c r="Q45" s="27"/>
       <c r="R45" s="25">
         <v>5000</v>
       </c>
       <c r="S45" s="25">
         <v>5000</v>
       </c>
       <c r="T45" s="25">
         <v>5000</v>
       </c>
       <c r="U45" s="25">
         <v>5000</v>
       </c>
       <c r="V45" s="15">
         <v>46142</v>
       </c>
       <c r="W45" s="25">
         <v>5000</v>
       </c>
       <c r="X45" s="25">
         <v>5000</v>
       </c>
     </row>
-    <row r="46" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A46" s="24">
         <v>40</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C46" s="29" t="s">
         <v>114</v>
       </c>
       <c r="D46" s="17" t="s">
         <v>155</v>
       </c>
       <c r="E46" s="31" t="s">
         <v>156</v>
       </c>
       <c r="F46" s="25">
         <v>2370</v>
       </c>
       <c r="G46" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H46" s="25" t="s">
         <v>157</v>
       </c>
       <c r="I46" s="25"/>
@@ -4298,51 +4308,51 @@
         <v>46000</v>
       </c>
       <c r="Q46" s="27"/>
       <c r="R46" s="25">
         <v>200</v>
       </c>
       <c r="S46" s="25">
         <v>200</v>
       </c>
       <c r="T46" s="25">
         <v>200</v>
       </c>
       <c r="U46" s="25">
         <v>200</v>
       </c>
       <c r="V46" s="15">
         <v>46142</v>
       </c>
       <c r="W46" s="25">
         <v>200</v>
       </c>
       <c r="X46" s="25">
         <v>200</v>
       </c>
     </row>
-    <row r="47" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A47" s="24">
         <v>41</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>158</v>
       </c>
       <c r="C47" s="29" t="s">
         <v>29</v>
       </c>
       <c r="D47" s="17" t="s">
         <v>159</v>
       </c>
       <c r="E47" s="31" t="s">
         <v>160</v>
       </c>
       <c r="F47" s="25">
         <v>2750</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>161</v>
       </c>
       <c r="H47" s="25" t="s">
         <v>162</v>
       </c>
       <c r="I47" s="25"/>
@@ -4352,51 +4362,51 @@
       <c r="M47" s="25">
         <v>700</v>
       </c>
       <c r="N47" s="25">
         <v>700</v>
       </c>
       <c r="O47" s="24" t="s">
         <v>28</v>
       </c>
       <c r="P47" s="27">
         <v>45995</v>
       </c>
       <c r="Q47" s="27"/>
       <c r="R47" s="25">
         <v>250</v>
       </c>
       <c r="S47" s="25">
         <v>250</v>
       </c>
       <c r="T47" s="25"/>
       <c r="U47" s="25"/>
       <c r="V47" s="15"/>
       <c r="W47" s="25"/>
       <c r="X47" s="25"/>
     </row>
-    <row r="48" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A48" s="24">
         <v>42</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>163</v>
       </c>
       <c r="C48" s="29" t="s">
         <v>114</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>164</v>
       </c>
       <c r="E48" s="31" t="s">
         <v>165</v>
       </c>
       <c r="F48" s="25">
         <v>2370</v>
       </c>
       <c r="G48" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>166</v>
       </c>
       <c r="I48" s="25"/>
@@ -4416,51 +4426,51 @@
         <v>46000</v>
       </c>
       <c r="Q48" s="27"/>
       <c r="R48" s="25">
         <v>100</v>
       </c>
       <c r="S48" s="25">
         <v>100</v>
       </c>
       <c r="T48" s="25">
         <v>100</v>
       </c>
       <c r="U48" s="25">
         <v>100</v>
       </c>
       <c r="V48" s="15">
         <v>46142</v>
       </c>
       <c r="W48" s="25">
         <v>100</v>
       </c>
       <c r="X48" s="25">
         <v>100</v>
       </c>
     </row>
-    <row r="49" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A49" s="24">
         <v>43</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>167</v>
       </c>
       <c r="C49" s="29" t="s">
         <v>29</v>
       </c>
       <c r="D49" s="17" t="s">
         <v>168</v>
       </c>
       <c r="E49" s="31" t="s">
         <v>169</v>
       </c>
       <c r="F49" s="25">
         <v>2373</v>
       </c>
       <c r="G49" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H49" s="25" t="s">
         <v>170</v>
       </c>
       <c r="I49" s="25"/>
@@ -4470,51 +4480,51 @@
       <c r="M49" s="25">
         <v>450</v>
       </c>
       <c r="N49" s="25">
         <v>450</v>
       </c>
       <c r="O49" s="24" t="s">
         <v>28</v>
       </c>
       <c r="P49" s="27">
         <v>45950</v>
       </c>
       <c r="Q49" s="27"/>
       <c r="R49" s="25">
         <v>450</v>
       </c>
       <c r="S49" s="25">
         <v>450</v>
       </c>
       <c r="T49" s="25"/>
       <c r="U49" s="25"/>
       <c r="V49" s="15"/>
       <c r="W49" s="25"/>
       <c r="X49" s="25"/>
     </row>
-    <row r="50" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="14">
         <v>44</v>
       </c>
       <c r="B50" s="14" t="s">
         <v>171</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D50" s="13" t="s">
         <v>133</v>
       </c>
       <c r="E50" s="13" t="s">
         <v>81</v>
       </c>
       <c r="F50" s="13">
         <v>2370</v>
       </c>
       <c r="G50" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I50" s="13"/>
@@ -4524,51 +4534,51 @@
       <c r="M50" s="13">
         <v>500</v>
       </c>
       <c r="N50" s="13">
         <v>500</v>
       </c>
       <c r="O50" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P50" s="16">
         <v>46010</v>
       </c>
       <c r="Q50" s="16"/>
       <c r="R50" s="13">
         <v>500</v>
       </c>
       <c r="S50" s="13">
         <v>500</v>
       </c>
       <c r="T50" s="13"/>
       <c r="U50" s="13"/>
       <c r="V50" s="15"/>
       <c r="W50" s="13"/>
       <c r="X50" s="13"/>
     </row>
-    <row r="51" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="14">
         <v>45</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>173</v>
       </c>
       <c r="C51" s="29" t="s">
         <v>114</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>174</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>175</v>
       </c>
       <c r="F51" s="13">
         <v>6301</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>176</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>177</v>
       </c>
       <c r="I51" s="13"/>
@@ -4588,51 +4598,51 @@
         <v>45726</v>
       </c>
       <c r="Q51" s="13"/>
       <c r="R51" s="13">
         <v>1000</v>
       </c>
       <c r="S51" s="13">
         <v>1000</v>
       </c>
       <c r="T51" s="13">
         <v>1000</v>
       </c>
       <c r="U51" s="13">
         <v>1000</v>
       </c>
       <c r="V51" s="15">
         <v>46142</v>
       </c>
       <c r="W51" s="13">
         <v>1000</v>
       </c>
       <c r="X51" s="13">
         <v>1000</v>
       </c>
     </row>
-    <row r="52" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="14">
         <v>46</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>178</v>
       </c>
       <c r="C52" s="29" t="s">
         <v>114</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="13" t="s">
         <v>179</v>
       </c>
       <c r="F52" s="22">
         <v>2370</v>
       </c>
       <c r="G52" s="22" t="s">
         <v>27</v>
       </c>
       <c r="H52" s="22" t="s">
         <v>49</v>
       </c>
       <c r="I52" s="13"/>
@@ -4652,51 +4662,51 @@
         <v>45785</v>
       </c>
       <c r="Q52" s="13"/>
       <c r="R52" s="13">
         <v>5000</v>
       </c>
       <c r="S52" s="13">
         <v>5000</v>
       </c>
       <c r="T52" s="13">
         <v>5000</v>
       </c>
       <c r="U52" s="13">
         <v>5000</v>
       </c>
       <c r="V52" s="15">
         <v>46142</v>
       </c>
       <c r="W52" s="13">
         <v>5000</v>
       </c>
       <c r="X52" s="13">
         <v>5000</v>
       </c>
     </row>
-    <row r="53" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="14">
         <v>47</v>
       </c>
       <c r="B53" s="14" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="29" t="s">
         <v>114</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>133</v>
       </c>
       <c r="E53" s="13" t="s">
         <v>48</v>
       </c>
       <c r="F53" s="22">
         <v>2370</v>
       </c>
       <c r="G53" s="22" t="s">
         <v>27</v>
       </c>
       <c r="H53" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I53" s="13"/>
@@ -4716,51 +4726,51 @@
         <v>45714</v>
       </c>
       <c r="Q53" s="13"/>
       <c r="R53" s="13">
         <v>37244</v>
       </c>
       <c r="S53" s="13">
         <v>37244</v>
       </c>
       <c r="T53" s="13">
         <v>37244</v>
       </c>
       <c r="U53" s="13">
         <v>37244</v>
       </c>
       <c r="V53" s="15">
         <v>46142</v>
       </c>
       <c r="W53" s="13">
         <v>37244</v>
       </c>
       <c r="X53" s="13">
         <v>37244</v>
       </c>
     </row>
-    <row r="54" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:24" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="14">
         <v>48</v>
       </c>
       <c r="B54" s="14" t="s">
         <v>180</v>
       </c>
       <c r="C54" s="29" t="s">
         <v>114</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>181</v>
       </c>
       <c r="E54" s="13" t="s">
         <v>65</v>
       </c>
       <c r="F54" s="22">
         <v>2371</v>
       </c>
       <c r="G54" s="22" t="s">
         <v>27</v>
       </c>
       <c r="H54" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I54" s="13"/>